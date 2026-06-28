--- v0 (2025-11-08)
+++ v1 (2026-06-28)
@@ -294,50 +294,176 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:fill="E4E4E4"/>
             <w:gridSpan w:val="1"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">identifier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="E4E4E4"/>
+            <w:gridSpan w:val="1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">refs createnew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024-08-08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="E4E4E4"/>
+            <w:gridSpan w:val="1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">refs video</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="E4E4E4"/>
+            <w:gridSpan w:val="1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">refs podcast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="E4E4E4"/>
+            <w:gridSpan w:val="1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">refs thumbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>